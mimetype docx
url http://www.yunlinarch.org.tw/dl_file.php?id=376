--- v0 (2026-07-02)
+++ v1 (2026-09-20)
@@ -1,93 +1,92 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="00ED1C9A">
+    <w:p w14:paraId="674492C1" w14:textId="77777777" w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="00ED1C9A">
       <w:pPr>
         <w:spacing w:afterLines="30" w:after="108" w:line="240" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E6E2E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>社團法人雲林縣建築師公會建築物室內裝修審查</w:t>
       </w:r>
       <w:r w:rsidRPr="003E6E2E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>--</w:t>
       </w:r>
       <w:r w:rsidRPr="003E6E2E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>圖說審核表</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="00714832">
+    <w:p w14:paraId="4CBEE9A7" w14:textId="77777777" w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="00714832">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:cs="新細明體"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                         </w:t>
       </w:r>
       <w:r w:rsidRPr="003E6E2E">
         <w:rPr>
           <w:rFonts w:ascii="MS Mincho" w:eastAsia="MS Mincho" w:hAnsi="MS Mincho" w:cs="MS Mincho" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -122,253 +121,222 @@
         <w:t>☐</w:t>
       </w:r>
       <w:r w:rsidRPr="003E6E2E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>檢視</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpX="13" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="10376" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3572"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2977"/>
+        <w:gridCol w:w="3671"/>
+        <w:gridCol w:w="3685"/>
+        <w:gridCol w:w="426"/>
+        <w:gridCol w:w="2594"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00195162" w:rsidRPr="003E6E2E">
-[...2 lines deleted...]
-            <w:tcW w:w="3572" w:type="dxa"/>
+      <w:tr w:rsidR="00195162" w:rsidRPr="003E6E2E" w14:paraId="47C7D077" w14:textId="77777777" w:rsidTr="009576B4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3671" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="00834C65">
+          <w:p w14:paraId="531688F4" w14:textId="77777777" w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="00834C65">
             <w:pPr>
               <w:widowControl/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:beforeLines="50" w:before="180" w:line="240" w:lineRule="exact"/>
               <w:ind w:firstLineChars="64" w:firstLine="154"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E6E2E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
-              <w:t>申請人</w:t>
-[...14 lines deleted...]
-            <w:tcW w:w="3402" w:type="dxa"/>
+              <w:t>申請人︰</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3685" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="00834C65">
+          <w:p w14:paraId="2290D7F4" w14:textId="77777777" w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="00834C65">
             <w:pPr>
               <w:widowControl/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E6E2E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>裝修地址</w:t>
-[...16 lines deleted...]
-            <w:tcW w:w="3402" w:type="dxa"/>
+              <w:t>裝修地址︰</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="009F565D">
+          <w:p w14:paraId="29B960EB" w14:textId="77777777" w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="009F565D">
             <w:pPr>
               <w:widowControl/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E6E2E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>掛號號碼</w:t>
-[...11 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>掛號號碼︰</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidTr="002C58EE">
+      <w:tr w:rsidR="00195162" w:rsidRPr="003E6E2E" w14:paraId="2DCD5189" w14:textId="77777777" w:rsidTr="009576B4">
         <w:trPr>
           <w:trHeight w:val="365"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3572" w:type="dxa"/>
+            <w:tcW w:w="3671" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="00ED1C9A">
+          <w:p w14:paraId="57954ECE" w14:textId="77777777" w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="00ED1C9A">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:beforeLines="20" w:before="72" w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcW w:w="3685" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="009F565D">
+          <w:p w14:paraId="15FD0C0E" w14:textId="77777777" w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="009F565D">
             <w:pPr>
               <w:widowControl/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcW w:w="3020" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="009F565D">
+          <w:p w14:paraId="27C4390C" w14:textId="77777777" w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="009F565D">
             <w:pPr>
               <w:widowControl/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E6E2E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>審核</w:t>
             </w:r>
             <w:r w:rsidRPr="003E6E2E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -378,395 +346,351 @@
             <w:r w:rsidRPr="003E6E2E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>檢視</w:t>
             </w:r>
             <w:r w:rsidRPr="003E6E2E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="003E6E2E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>日期</w:t>
-[...11 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>日期︰</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00195162" w:rsidRPr="003E6E2E">
-[...2 lines deleted...]
-            <w:tcW w:w="3572" w:type="dxa"/>
+      <w:tr w:rsidR="00195162" w:rsidRPr="003E6E2E" w14:paraId="0795204B" w14:textId="77777777" w:rsidTr="009576B4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="00834C65">
+          <w:p w14:paraId="38BDB5E2" w14:textId="77777777" w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="00834C65">
             <w:pPr>
               <w:widowControl/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:beforeLines="30" w:before="108" w:line="240" w:lineRule="exact"/>
               <w:ind w:firstLineChars="64" w:firstLine="154"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E6E2E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
-              <w:t>設計業</w:t>
-[...14 lines deleted...]
-            <w:tcW w:w="3402" w:type="dxa"/>
+              <w:t>設計業︰</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="009F565D">
+          <w:p w14:paraId="60F77305" w14:textId="77777777" w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="009F565D">
             <w:pPr>
               <w:widowControl/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E6E2E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>裝修前用途</w:t>
-[...13 lines deleted...]
-          <w:p w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="00834C65">
+              <w:t>裝修前用途︰</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10047171" w14:textId="77777777" w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="00834C65">
             <w:pPr>
               <w:widowControl/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E6E2E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>裝修後用途</w:t>
-[...16 lines deleted...]
-            <w:tcW w:w="3402" w:type="dxa"/>
+              <w:t>裝修後用途︰</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="00ED1C9A">
+          <w:p w14:paraId="1580C1BD" w14:textId="77777777" w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="00ED1C9A">
             <w:pPr>
               <w:widowControl/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="atLeast"/>
               <w:ind w:leftChars="-11" w:hangingChars="12" w:hanging="26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="003E6E2E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>（</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="003E6E2E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r w:rsidRPr="003E6E2E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>年第</w:t>
             </w:r>
             <w:r w:rsidRPr="003E6E2E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidRPr="003E6E2E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>次審核及檢視</w:t>
             </w:r>
             <w:r w:rsidRPr="003E6E2E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00195162" w:rsidRPr="003E6E2E">
-[...2 lines deleted...]
-            <w:tcW w:w="3572" w:type="dxa"/>
+      <w:tr w:rsidR="00195162" w:rsidRPr="003E6E2E" w14:paraId="5C208BB9" w14:textId="77777777" w:rsidTr="009576B4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="009F565D">
+          <w:p w14:paraId="7F048C4C" w14:textId="77777777" w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="009F565D">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E6E2E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>圖說文件</w:t>
             </w:r>
             <w:r w:rsidRPr="003E6E2E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="003E6E2E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>依序排列</w:t>
             </w:r>
             <w:r w:rsidRPr="003E6E2E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcW w:w="3685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="009F565D">
+          <w:p w14:paraId="6C874282" w14:textId="77777777" w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="009F565D">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E6E2E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>審核要項</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcW w:w="3020" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="00ED1C9A">
+          <w:p w14:paraId="1C0F5BA8" w14:textId="77777777" w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="00ED1C9A">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:leftChars="-10" w:rightChars="-8" w:right="-19" w:hangingChars="11" w:hanging="24"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E6E2E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>審查人員意見</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="00ED1C9A">
+          <w:p w14:paraId="143BFB33" w14:textId="77777777" w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="00ED1C9A">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:leftChars="-1" w:left="-2" w:rightChars="29" w:right="70" w:firstLineChars="6" w:firstLine="12"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:spacing w:val="-6"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E6E2E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="-6"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ο表示符合</w:t>
             </w:r>
             <w:r w:rsidRPr="003E6E2E">
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
                 <w:noProof/>
@@ -807,66 +731,66 @@
               <w:t>、</w:t>
             </w:r>
             <w:r w:rsidRPr="003E6E2E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:spacing w:val="-6"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="003E6E2E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="-6"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>表示免審</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00195162" w:rsidRPr="003E6E2E">
+      <w:tr w:rsidR="00195162" w:rsidRPr="003E6E2E" w14:paraId="5F762409" w14:textId="77777777" w:rsidTr="009576B4">
         <w:trPr>
           <w:trHeight w:val="482"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3572" w:type="dxa"/>
+            <w:tcW w:w="3671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00521813" w:rsidP="00521813">
+          <w:p w14:paraId="679D1AE3" w14:textId="77777777" w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00521813" w:rsidP="00521813">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="330" w:hangingChars="150" w:hanging="330"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00195162" w:rsidRPr="003E6E2E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
@@ -910,809 +834,778 @@
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
             <w:r w:rsidRPr="003E6E2E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>申請書</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>附表</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcW w:w="3685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="00ED1C9A">
+          <w:p w14:paraId="111D58C6" w14:textId="77777777" w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="00ED1C9A">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:leftChars="21" w:left="50" w:rightChars="47" w:right="113"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E6E2E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>申請使用用途</w:t>
             </w:r>
             <w:r w:rsidRPr="003E6E2E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="003E6E2E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>用途加</w:t>
-[...19 lines deleted...]
-              <w:t>使用類組</w:t>
+              <w:t>用途加註使用類組</w:t>
             </w:r>
             <w:r w:rsidRPr="003E6E2E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="003E6E2E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>及面積審核。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="425" w:type="dxa"/>
+            <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="009F565D">
+          <w:p w14:paraId="2DE36365" w14:textId="77777777" w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="009F565D">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcW w:w="2594" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dashed" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="009F565D">
+          <w:p w14:paraId="0768EDC4" w14:textId="77777777" w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="009F565D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00195162" w:rsidRPr="003E6E2E">
+      <w:tr w:rsidR="00195162" w:rsidRPr="003E6E2E" w14:paraId="0B5B84A3" w14:textId="77777777" w:rsidTr="009576B4">
         <w:trPr>
           <w:trHeight w:val="482"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3572" w:type="dxa"/>
+            <w:tcW w:w="3671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="00ED1C9A">
+          <w:p w14:paraId="52515113" w14:textId="77777777" w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="00ED1C9A">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:firstLineChars="64" w:firstLine="141"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E6E2E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.E1-1</w:t>
             </w:r>
             <w:r w:rsidRPr="003E6E2E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>建築物室內裝修圖說審查表</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcW w:w="3685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="00ED1C9A">
+          <w:p w14:paraId="14A01DA5" w14:textId="77777777" w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="00ED1C9A">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:leftChars="21" w:left="50" w:rightChars="47" w:right="113"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E6E2E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>核對使用執照號碼、申請地址與所附之文件是否相符。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="425" w:type="dxa"/>
+            <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="009F565D">
+          <w:p w14:paraId="5D9E1151" w14:textId="77777777" w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="009F565D">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcW w:w="2594" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dashed" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="009F565D">
+          <w:p w14:paraId="140B2A1E" w14:textId="77777777" w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="009F565D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00195162" w:rsidRPr="003E6E2E">
+      <w:tr w:rsidR="00195162" w:rsidRPr="003E6E2E" w14:paraId="626EC872" w14:textId="77777777" w:rsidTr="009576B4">
         <w:trPr>
           <w:trHeight w:val="482"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3572" w:type="dxa"/>
+            <w:tcW w:w="3671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="00ED1C9A">
+          <w:p w14:paraId="50FC1C7B" w14:textId="77777777" w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="00ED1C9A">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:firstLineChars="64" w:firstLine="141"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E6E2E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
             <w:r w:rsidRPr="003E6E2E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>委託書</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcW w:w="3685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="00ED1C9A">
+          <w:p w14:paraId="72DD8E85" w14:textId="77777777" w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="00ED1C9A">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:leftChars="21" w:left="50" w:rightChars="47" w:right="113"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E6E2E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">核對室內裝修業登記證、委託日期。　</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="425" w:type="dxa"/>
+            <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="009F565D">
+          <w:p w14:paraId="38B17D7A" w14:textId="77777777" w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="009F565D">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcW w:w="2594" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dashed" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="009F565D">
+          <w:p w14:paraId="0C278039" w14:textId="77777777" w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="009F565D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00195162" w:rsidRPr="003E6E2E">
+      <w:tr w:rsidR="00195162" w:rsidRPr="003E6E2E" w14:paraId="433858B3" w14:textId="77777777" w:rsidTr="009576B4">
         <w:trPr>
           <w:trHeight w:val="482"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3572" w:type="dxa"/>
+            <w:tcW w:w="3671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="00ED1C9A">
+          <w:p w14:paraId="4F0CB107" w14:textId="77777777" w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="00ED1C9A">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:firstLineChars="64" w:firstLine="141"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E6E2E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
             <w:r w:rsidRPr="003E6E2E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>法人證明文件</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcW w:w="3685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="00ED1C9A">
+          <w:p w14:paraId="34F03DCC" w14:textId="77777777" w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="00ED1C9A">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:leftChars="21" w:left="50" w:rightChars="47" w:right="113"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E6E2E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>申請人為法人者需檢</w:t>
-[...25 lines deleted...]
-            <w:tcW w:w="425" w:type="dxa"/>
+              <w:t>申請人為法人者需檢附。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="009F565D">
+          <w:p w14:paraId="7F7F964B" w14:textId="77777777" w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="009F565D">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcW w:w="2594" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dashed" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="009F565D">
+          <w:p w14:paraId="5CB5BD9F" w14:textId="77777777" w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="009F565D">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00195162" w:rsidRPr="003E6E2E">
+      <w:tr w:rsidR="00195162" w:rsidRPr="003E6E2E" w14:paraId="59F88AF4" w14:textId="77777777" w:rsidTr="009576B4">
         <w:trPr>
           <w:trHeight w:val="482"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3572" w:type="dxa"/>
+            <w:tcW w:w="3671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="00ED1C9A">
+          <w:p w14:paraId="63AF9FFF" w14:textId="77777777" w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="00ED1C9A">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:firstLineChars="64" w:firstLine="141"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E6E2E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5.E1-3</w:t>
             </w:r>
             <w:r w:rsidRPr="003E6E2E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>建築物使用權同意書</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcW w:w="3685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00834C65" w:rsidP="00834C65">
+          <w:p w14:paraId="6399D2BA" w14:textId="77777777" w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00834C65" w:rsidP="00834C65">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:leftChars="21" w:left="50" w:rightChars="47" w:right="113"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>面積數字</w:t>
             </w:r>
             <w:r w:rsidR="00521813">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>是否正確</w:t>
             </w:r>
             <w:r w:rsidR="00195162" w:rsidRPr="003E6E2E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="425" w:type="dxa"/>
+            <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="009F565D">
+          <w:p w14:paraId="1F36024A" w14:textId="77777777" w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="009F565D">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcW w:w="2594" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dashed" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="009F565D">
+          <w:p w14:paraId="760286C1" w14:textId="77777777" w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="009F565D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00195162" w:rsidRPr="003E6E2E">
+      <w:tr w:rsidR="00195162" w:rsidRPr="003E6E2E" w14:paraId="414548C8" w14:textId="77777777" w:rsidTr="009576B4">
         <w:trPr>
           <w:trHeight w:val="482"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3572" w:type="dxa"/>
+            <w:tcW w:w="3671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="00ED1C9A">
+          <w:p w14:paraId="2EF7A1C3" w14:textId="33F738B6" w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="00ED1C9A">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:leftChars="58" w:left="374" w:rightChars="47" w:right="113" w:hangingChars="107" w:hanging="235"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E6E2E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
             <w:r w:rsidRPr="003E6E2E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>建築改良物登記簿謄本、建築改良物測量成果圖</w:t>
             </w:r>
-          </w:p>
-[...3 lines deleted...]
-            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:r w:rsidR="009576B4" w:rsidRPr="00ED09C9">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>或其他證明文件</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="00ED1C9A">
+          <w:p w14:paraId="6D0577A0" w14:textId="77777777" w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="00ED1C9A">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:leftChars="21" w:left="50" w:rightChars="47" w:right="113"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E6E2E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>核對有效期限</w:t>
             </w:r>
             <w:r w:rsidRPr="003E6E2E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
@@ -1729,2141 +1622,2042 @@
               </w:rPr>
               <w:t>有效期為三個月內</w:t>
             </w:r>
             <w:r w:rsidRPr="003E6E2E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="003E6E2E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="425" w:type="dxa"/>
+            <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="009F565D">
+          <w:p w14:paraId="05CB2166" w14:textId="77777777" w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="009F565D">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcW w:w="2594" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dashed" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="009F565D">
+          <w:p w14:paraId="5CCD0BA9" w14:textId="77777777" w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="009F565D">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00195162" w:rsidRPr="003E6E2E">
+      <w:tr w:rsidR="00195162" w:rsidRPr="003E6E2E" w14:paraId="23DE6BC7" w14:textId="77777777" w:rsidTr="009576B4">
         <w:trPr>
           <w:trHeight w:val="482"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3572" w:type="dxa"/>
+            <w:tcW w:w="3671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="00ED1C9A">
+          <w:p w14:paraId="1A05FA33" w14:textId="77777777" w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="00ED1C9A">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:leftChars="58" w:left="374" w:rightChars="47" w:right="113" w:hangingChars="107" w:hanging="235"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E6E2E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7.</w:t>
             </w:r>
             <w:r w:rsidRPr="003E6E2E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>室內裝修業登記證、同業公會會員證、專業設計技術人員登記證</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcW w:w="3685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="00ED1C9A">
+          <w:p w14:paraId="725C2C53" w14:textId="77777777" w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="00ED1C9A">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:leftChars="21" w:left="50" w:rightChars="47" w:right="113"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E6E2E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>建築師附開業證書。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="425" w:type="dxa"/>
+            <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="009F565D">
+          <w:p w14:paraId="551D5606" w14:textId="77777777" w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="009F565D">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcW w:w="2594" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dashed" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="009F565D">
+          <w:p w14:paraId="617A1758" w14:textId="77777777" w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="009F565D">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidTr="00EA073C">
+      <w:tr w:rsidR="00195162" w:rsidRPr="003E6E2E" w14:paraId="451FA668" w14:textId="77777777" w:rsidTr="009576B4">
         <w:trPr>
           <w:trHeight w:val="380"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3572" w:type="dxa"/>
+            <w:tcW w:w="3671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="00ED1C9A">
+          <w:p w14:paraId="26D97ED8" w14:textId="77777777" w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="00ED1C9A">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:firstLineChars="64" w:firstLine="141"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E6E2E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8.</w:t>
             </w:r>
             <w:r w:rsidRPr="003E6E2E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>切結書</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcW w:w="3685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="00ED1C9A">
+          <w:p w14:paraId="00E3FE3D" w14:textId="77777777" w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="00ED1C9A">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:leftChars="21" w:left="50" w:rightChars="47" w:right="113"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E6E2E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>開業建築師免</w:t>
-[...25 lines deleted...]
-            <w:tcW w:w="425" w:type="dxa"/>
+              <w:t>開業建築師免附。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="009F565D">
+          <w:p w14:paraId="459D0E80" w14:textId="77777777" w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="009F565D">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcW w:w="2594" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dashed" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="009F565D">
+          <w:p w14:paraId="35422203" w14:textId="77777777" w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="009F565D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidTr="00EA073C">
+      <w:tr w:rsidR="00195162" w:rsidRPr="003E6E2E" w14:paraId="03387300" w14:textId="77777777" w:rsidTr="009576B4">
         <w:trPr>
           <w:trHeight w:val="429"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3572" w:type="dxa"/>
+            <w:tcW w:w="3671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="00ED1C9A">
+          <w:p w14:paraId="6A3FAB09" w14:textId="77777777" w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="00ED1C9A">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:firstLineChars="64" w:firstLine="141"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E6E2E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>9.</w:t>
             </w:r>
             <w:r w:rsidRPr="003E6E2E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>使用執照影本</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcW w:w="3685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="00ED1C9A">
+          <w:p w14:paraId="27916E82" w14:textId="77777777" w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="00ED1C9A">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:leftChars="21" w:left="50" w:rightChars="47" w:right="113"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E6E2E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>核對樓層、高度、面積及用途。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="425" w:type="dxa"/>
+            <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="00ED1C9A">
+          <w:p w14:paraId="11493CD5" w14:textId="77777777" w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="00ED1C9A">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:leftChars="43" w:left="103" w:rightChars="47" w:right="113" w:firstLineChars="1" w:firstLine="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcW w:w="2594" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dashed" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="009F565D">
+          <w:p w14:paraId="41AF756B" w14:textId="77777777" w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="009F565D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidTr="00EA073C">
+      <w:tr w:rsidR="00195162" w:rsidRPr="003E6E2E" w14:paraId="2D6C39D9" w14:textId="77777777" w:rsidTr="009576B4">
         <w:trPr>
           <w:trHeight w:val="406"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3572" w:type="dxa"/>
+            <w:tcW w:w="3671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="00ED1C9A">
+          <w:p w14:paraId="27A07469" w14:textId="77777777" w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="00ED1C9A">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:firstLineChars="64" w:firstLine="141"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E6E2E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>10.</w:t>
             </w:r>
             <w:r w:rsidRPr="003E6E2E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>使用執照平面圖</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcW w:w="3685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00015948" w:rsidP="00ED1C9A">
+          <w:p w14:paraId="519E9678" w14:textId="77777777" w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00015948" w:rsidP="00ED1C9A">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:leftChars="21" w:left="50" w:rightChars="47" w:right="113"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00015948">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>建管處核發之正本或影本(如為影</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00015948">
+              <w:t>建管處核發之正本或影本(如為影本需蓋大小章及與正本相符等字樣)</w:t>
+            </w:r>
+            <w:r w:rsidR="00195162" w:rsidRPr="00015948">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>本需蓋大小</w:t>
-[...17 lines deleted...]
-              </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="425" w:type="dxa"/>
+            <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="009F565D">
+          <w:p w14:paraId="4BFF5E86" w14:textId="77777777" w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="009F565D">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcW w:w="2594" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dashed" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="009F565D">
+          <w:p w14:paraId="1EDA07DC" w14:textId="77777777" w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="009F565D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00195162" w:rsidRPr="003E6E2E">
+      <w:tr w:rsidR="00195162" w:rsidRPr="003E6E2E" w14:paraId="44313F35" w14:textId="77777777" w:rsidTr="009576B4">
         <w:trPr>
           <w:trHeight w:val="482"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3572" w:type="dxa"/>
+            <w:tcW w:w="3671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="00ED1C9A">
+          <w:p w14:paraId="2BF3F2C7" w14:textId="77777777" w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="00ED1C9A">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:firstLineChars="64" w:firstLine="141"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E6E2E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>11.</w:t>
             </w:r>
             <w:r w:rsidRPr="003E6E2E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>符合規定之簽證現況圖</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcW w:w="3685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="00ED1C9A">
+          <w:p w14:paraId="48B597EE" w14:textId="77777777" w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="00ED1C9A">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:leftChars="21" w:left="50" w:rightChars="47" w:right="113"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-[...17 lines deleted...]
-              <w:t>「建築物室內裝修管理辦法」第</w:t>
+            <w:r w:rsidRPr="003E6E2E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>現況圖應符合「建築物室內裝修管理辦法」第</w:t>
             </w:r>
             <w:r w:rsidRPr="003E6E2E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
             <w:r w:rsidRPr="003E6E2E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>條之規定。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="425" w:type="dxa"/>
+            <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="009F565D">
+          <w:p w14:paraId="799264EB" w14:textId="77777777" w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="009F565D">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcW w:w="2594" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dashed" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="009F565D">
+          <w:p w14:paraId="003674F3" w14:textId="77777777" w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="009F565D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00195162" w:rsidRPr="003E6E2E">
+      <w:tr w:rsidR="00195162" w:rsidRPr="003E6E2E" w14:paraId="391A949C" w14:textId="77777777" w:rsidTr="009576B4">
         <w:trPr>
           <w:trHeight w:val="482"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3572" w:type="dxa"/>
+            <w:tcW w:w="3671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="00ED1C9A">
+          <w:p w14:paraId="30529F2F" w14:textId="77777777" w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="00ED1C9A">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:firstLineChars="64" w:firstLine="141"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E6E2E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>12.E1-5</w:t>
             </w:r>
             <w:r w:rsidRPr="003E6E2E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>建築物室內裝修簽證表</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcW w:w="3685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="00ED1C9A">
+          <w:p w14:paraId="6CB1A883" w14:textId="77777777" w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="00ED1C9A">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:leftChars="21" w:left="50" w:rightChars="47" w:right="113"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E6E2E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="-8"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>由專業設計技術人員簽章</w:t>
             </w:r>
             <w:r w:rsidRPr="003E6E2E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>，如涉及</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t>，如涉及分間牆變更</w:t>
+            </w:r>
             <w:r w:rsidRPr="003E6E2E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="-8"/>
-                <w:sz w:val="22"/>
-[...8 lines deleted...]
-                <w:spacing w:val="-8"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>需由開業建築師簽證。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="425" w:type="dxa"/>
+            <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="009F565D">
+          <w:p w14:paraId="769A8CA4" w14:textId="77777777" w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="009F565D">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcW w:w="2594" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dashed" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="009F565D">
+          <w:p w14:paraId="221274E1" w14:textId="77777777" w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="009F565D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00195162" w:rsidRPr="003E6E2E">
+      <w:tr w:rsidR="00195162" w:rsidRPr="003E6E2E" w14:paraId="6743C02F" w14:textId="77777777" w:rsidTr="009576B4">
         <w:trPr>
           <w:trHeight w:val="482"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3572" w:type="dxa"/>
+            <w:tcW w:w="3671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="00ED1C9A">
+          <w:p w14:paraId="4BC3F957" w14:textId="77777777" w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="00ED1C9A">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:firstLineChars="64" w:firstLine="141"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E6E2E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>13.E1-4</w:t>
             </w:r>
             <w:r w:rsidRPr="003E6E2E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>建築物室內裝修材料表</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcW w:w="3685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="00ED1C9A">
+          <w:p w14:paraId="38416230" w14:textId="77777777" w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="00ED1C9A">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:leftChars="21" w:left="50" w:rightChars="47" w:right="113"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-[...23 lines deleted...]
-            <w:tcW w:w="425" w:type="dxa"/>
+            <w:r w:rsidRPr="003E6E2E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>分間牆防火時效或耐燃等級、天花板耐燃等級填寫。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="009F565D">
+          <w:p w14:paraId="3F608E46" w14:textId="77777777" w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="009F565D">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcW w:w="2594" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dashed" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="009F565D">
+          <w:p w14:paraId="763EEE2A" w14:textId="77777777" w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="009F565D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00195162" w:rsidRPr="003E6E2E">
+      <w:tr w:rsidR="00195162" w:rsidRPr="003E6E2E" w14:paraId="6BD3F493" w14:textId="77777777" w:rsidTr="009576B4">
         <w:trPr>
           <w:trHeight w:val="482"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3572" w:type="dxa"/>
+            <w:tcW w:w="3671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="00ED1C9A">
+          <w:p w14:paraId="2D30BFE4" w14:textId="77777777" w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="00ED1C9A">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:firstLineChars="64" w:firstLine="141"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E6E2E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>14.</w:t>
             </w:r>
             <w:r w:rsidRPr="003E6E2E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>既有室內裝修材料簽證切結書</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcW w:w="3685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="00ED1C9A">
+          <w:p w14:paraId="423E481F" w14:textId="77777777" w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="00ED1C9A">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:leftChars="21" w:left="50" w:rightChars="47" w:right="113"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E6E2E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>無既有裝修材料者免附</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="425" w:type="dxa"/>
+            <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="009F565D">
+          <w:p w14:paraId="6A61B33D" w14:textId="77777777" w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="009F565D">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcW w:w="2594" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dashed" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="009F565D">
+          <w:p w14:paraId="41260D2B" w14:textId="77777777" w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="009F565D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00195162" w:rsidRPr="003E6E2E">
+      <w:tr w:rsidR="00195162" w:rsidRPr="003E6E2E" w14:paraId="7407F67C" w14:textId="77777777" w:rsidTr="009576B4">
         <w:trPr>
           <w:trHeight w:val="482"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3572" w:type="dxa"/>
+            <w:tcW w:w="3671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="00ED1C9A">
+          <w:p w14:paraId="3D5A8FF5" w14:textId="77777777" w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="00ED1C9A">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:firstLineChars="64" w:firstLine="141"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E6E2E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>15.</w:t>
             </w:r>
             <w:r w:rsidRPr="003E6E2E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>位置圖</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcW w:w="3685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="00ED1C9A">
+          <w:p w14:paraId="56517ADA" w14:textId="77777777" w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="00ED1C9A">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:leftChars="21" w:left="50" w:rightChars="47" w:right="113"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E6E2E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>註明裝修地址、地號、建號、樓層及所在位置。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="425" w:type="dxa"/>
+            <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="009F565D">
+          <w:p w14:paraId="0EE2D6AA" w14:textId="77777777" w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="009F565D">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcW w:w="2594" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dashed" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="009F565D">
+          <w:p w14:paraId="2F51E697" w14:textId="77777777" w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="009F565D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00195162" w:rsidRPr="003E6E2E">
+      <w:tr w:rsidR="00195162" w:rsidRPr="003E6E2E" w14:paraId="196143AB" w14:textId="77777777" w:rsidTr="009576B4">
         <w:trPr>
           <w:trHeight w:val="482"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3572" w:type="dxa"/>
+            <w:tcW w:w="3671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="00ED1C9A">
+          <w:p w14:paraId="7087E5C2" w14:textId="77777777" w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="00ED1C9A">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:leftChars="58" w:left="460" w:rightChars="47" w:right="113" w:hangingChars="146" w:hanging="321"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E6E2E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>16.</w:t>
             </w:r>
             <w:r w:rsidRPr="003E6E2E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>室內裝修平面圖及天花板裝修平面圖</w:t>
             </w:r>
             <w:r w:rsidRPr="003E6E2E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(S</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="003E6E2E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>︰</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00521813">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>不小於</w:t>
             </w:r>
             <w:r w:rsidRPr="003E6E2E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1/100)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcW w:w="3685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="00ED1C9A">
+          <w:p w14:paraId="28864747" w14:textId="77777777" w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="00ED1C9A">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="253" w:rightChars="47" w:right="113" w:hangingChars="115" w:hanging="253"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E6E2E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
             <w:r w:rsidRPr="003E6E2E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>審核外牆及未申請範圍需依原核准圖說繪製。</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="00ED1C9A">
+          <w:p w14:paraId="426935C0" w14:textId="77777777" w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="00ED1C9A">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:rightChars="18" w:right="43"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:spacing w:val="-10"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E6E2E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:spacing w:val="-10"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
             <w:r w:rsidRPr="003E6E2E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="-10"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>審核天花板裝修材料之耐燃等級。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="425" w:type="dxa"/>
+            <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="009F565D">
+          <w:p w14:paraId="593FE11D" w14:textId="77777777" w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="009F565D">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcW w:w="2594" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dashed" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="009F565D">
+          <w:p w14:paraId="02ABF1A0" w14:textId="77777777" w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="009F565D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00195162" w:rsidRPr="003E6E2E">
+      <w:tr w:rsidR="00195162" w:rsidRPr="003E6E2E" w14:paraId="6FA1FA41" w14:textId="77777777" w:rsidTr="009576B4">
         <w:trPr>
           <w:trHeight w:val="482"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3572" w:type="dxa"/>
+            <w:tcW w:w="3671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A65F2" w:rsidRDefault="00195162" w:rsidP="00ED1C9A">
+          <w:p w14:paraId="436DC7F9" w14:textId="77777777" w:rsidR="002A65F2" w:rsidRDefault="00195162" w:rsidP="00ED1C9A">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:firstLineChars="64" w:firstLine="141"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E6E2E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>17.</w:t>
             </w:r>
             <w:r w:rsidRPr="003E6E2E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>室內裝修立剖面圖</w:t>
             </w:r>
             <w:r w:rsidRPr="003E6E2E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(S</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="003E6E2E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>︰</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="002A65F2">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>不小於</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="002A65F2" w:rsidP="00ED1C9A">
+          <w:p w14:paraId="659D658F" w14:textId="77777777" w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="002A65F2" w:rsidP="00ED1C9A">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:firstLineChars="64" w:firstLine="141"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidR="00195162" w:rsidRPr="003E6E2E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1/100)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcW w:w="3685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="00ED1C9A">
+          <w:p w14:paraId="624E1170" w14:textId="77777777" w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="00ED1C9A">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:leftChars="21" w:left="50" w:rightChars="18" w:right="43"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E6E2E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>審核裝修後各部位之高度、材料名稱、耐燃等級及內部設施。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="425" w:type="dxa"/>
+            <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="009F565D">
+          <w:p w14:paraId="67FFE481" w14:textId="77777777" w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="009F565D">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcW w:w="2594" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dashed" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="009F565D">
+          <w:p w14:paraId="5EEE1B81" w14:textId="77777777" w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="009F565D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00195162" w:rsidRPr="003E6E2E">
+      <w:tr w:rsidR="00195162" w:rsidRPr="003E6E2E" w14:paraId="4E9BFEF3" w14:textId="77777777" w:rsidTr="009576B4">
         <w:trPr>
           <w:trHeight w:val="482"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3572" w:type="dxa"/>
+            <w:tcW w:w="3671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00521813" w:rsidP="001B45CA">
+          <w:p w14:paraId="340A7A03" w14:textId="77777777" w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00521813" w:rsidP="001B45CA">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="550" w:hangingChars="250" w:hanging="550"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00195162" w:rsidRPr="003E6E2E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>18.</w:t>
             </w:r>
             <w:r w:rsidR="00195162" w:rsidRPr="003E6E2E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>室內裝修詳細圖</w:t>
             </w:r>
             <w:r w:rsidR="00195162" w:rsidRPr="003E6E2E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(S</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00195162" w:rsidRPr="003E6E2E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>︰</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>不小於</w:t>
             </w:r>
             <w:r w:rsidR="00195162" w:rsidRPr="003E6E2E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1/30)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcW w:w="3685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="00ED1C9A">
+          <w:p w14:paraId="10F79C3C" w14:textId="77777777" w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="00ED1C9A">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:leftChars="21" w:left="50" w:rightChars="47" w:right="113"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E6E2E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>審核</w:t>
-[...25 lines deleted...]
-            <w:tcW w:w="425" w:type="dxa"/>
+              <w:t>審核裝修材各部分之構造尺寸、材料及耐燃等級。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="009F565D">
+          <w:p w14:paraId="063166CB" w14:textId="77777777" w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="009F565D">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcW w:w="2594" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dashed" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="009F565D">
+          <w:p w14:paraId="304127AE" w14:textId="77777777" w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="009F565D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00195162" w:rsidRPr="003E6E2E">
+      <w:tr w:rsidR="00195162" w:rsidRPr="003E6E2E" w14:paraId="2D8C3762" w14:textId="77777777" w:rsidTr="009576B4">
         <w:trPr>
           <w:trHeight w:val="482"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3572" w:type="dxa"/>
+            <w:tcW w:w="3671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="00ED1C9A">
+          <w:p w14:paraId="519087B8" w14:textId="77777777" w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="00ED1C9A">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:firstLineChars="64" w:firstLine="141"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E6E2E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>19.</w:t>
             </w:r>
             <w:r w:rsidRPr="003E6E2E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>綠建材使用率檢討</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcW w:w="3685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="00ED1C9A">
+          <w:p w14:paraId="30B376B6" w14:textId="77777777" w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="00ED1C9A">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:leftChars="21" w:left="50" w:rightChars="47" w:right="113"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E6E2E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>審核綠建材之使用率是否符合法令規定。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="425" w:type="dxa"/>
+            <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="009F565D">
+          <w:p w14:paraId="6FDDE7ED" w14:textId="77777777" w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="009F565D">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcW w:w="2594" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="009F565D">
+          <w:p w14:paraId="2F1757B3" w14:textId="77777777" w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="009F565D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00195162" w:rsidRPr="003E6E2E">
+      <w:tr w:rsidR="00195162" w:rsidRPr="003E6E2E" w14:paraId="20752668" w14:textId="77777777" w:rsidTr="009576B4">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3572" w:type="dxa"/>
+            <w:tcW w:w="3671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="009F565D">
+          <w:p w14:paraId="77357DC5" w14:textId="77777777" w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="009F565D">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E6E2E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>審核</w:t>
             </w:r>
             <w:r w:rsidRPr="003E6E2E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -3878,392 +3672,381 @@
               </w:rPr>
               <w:t>檢視</w:t>
             </w:r>
             <w:r w:rsidRPr="003E6E2E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="003E6E2E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>建築師</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6804" w:type="dxa"/>
+            <w:tcW w:w="6705" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="009F565D">
+          <w:p w14:paraId="5A26E03B" w14:textId="77777777" w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="009F565D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E6E2E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>其他應補正事項：</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00195162" w:rsidRPr="003E6E2E">
+      <w:tr w:rsidR="00195162" w:rsidRPr="003E6E2E" w14:paraId="62F717BB" w14:textId="77777777" w:rsidTr="009576B4">
         <w:trPr>
           <w:trHeight w:val="1765"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3572" w:type="dxa"/>
+            <w:tcW w:w="3671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="009F565D">
-[...72 lines deleted...]
-            <w:tcW w:w="6804" w:type="dxa"/>
+          <w:p w14:paraId="494F17A2" w14:textId="77777777" w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="009F565D">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7A4A7000" w14:textId="77777777" w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="009F565D">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="14B79B27" w14:textId="77777777" w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="009F565D">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="62C7D10D" w14:textId="77777777" w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="009F565D">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="26ABCE2B" w14:textId="77777777" w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="009F565D">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2811176C" w14:textId="77777777" w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="009F565D">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="32BC4EDF" w14:textId="77777777" w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="009F565D">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6705" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:textDirection w:val="tbRlV"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="009F565D">
+          <w:p w14:paraId="7D2A832C" w14:textId="77777777" w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="009F565D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00195162" w:rsidRPr="003E6E2E">
+      <w:tr w:rsidR="00195162" w:rsidRPr="003E6E2E" w14:paraId="4A0F72CB" w14:textId="77777777" w:rsidTr="009576B4">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3572" w:type="dxa"/>
+            <w:tcW w:w="3671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="00ED1C9A">
+          <w:p w14:paraId="3C565EBD" w14:textId="77777777" w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="00ED1C9A">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:firstLineChars="64" w:firstLine="141"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E6E2E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>審核結果</w:t>
-[...13 lines deleted...]
-          <w:p w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="00ED1C9A">
+              <w:t>審核結果︰</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="587D5186" w14:textId="77777777" w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="00ED1C9A">
             <w:pPr>
               <w:spacing w:beforeLines="20" w:before="72" w:afterLines="20" w:after="72" w:line="240" w:lineRule="exact"/>
               <w:ind w:firstLineChars="64" w:firstLine="141"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E6E2E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>□核准</w:t>
             </w:r>
             <w:r w:rsidRPr="003E6E2E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="003E6E2E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>□限期改正　□退件</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6804" w:type="dxa"/>
+            <w:tcW w:w="6705" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:textDirection w:val="tbRlV"/>
           </w:tcPr>
-          <w:p w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="009F565D">
+          <w:p w14:paraId="5AAD6BDA" w14:textId="77777777" w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="009F565D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="003304E9">
+    <w:p w14:paraId="4DB3C577" w14:textId="77777777" w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="003304E9">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E6E2E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>備註：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="00ED1C9A">
+    <w:p w14:paraId="04AB3968" w14:textId="77777777" w:rsidR="00195162" w:rsidRPr="003E6E2E" w:rsidRDefault="00195162" w:rsidP="00ED1C9A">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:ind w:rightChars="-59" w:right="-142"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:spacing w:val="-6"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E6E2E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="003E6E2E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
       <w:r w:rsidRPr="003E6E2E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:spacing w:val="-6"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>本申請案之設計業及專業設計技術人員依法負簽證之全部責任，審核建築師僅協助檢視，不負任何法律責任。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00195162" w:rsidRDefault="00521813" w:rsidP="003304E9">
+    <w:p w14:paraId="37C5EFB9" w14:textId="77777777" w:rsidR="00195162" w:rsidRDefault="00521813" w:rsidP="003304E9">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3F8A54BD" wp14:editId="38E1A9E8">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>5973445</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>89535</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="782955" cy="320040"/>
                 <wp:effectExtent l="0" t="0" r="635" b="3810"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="文字方塊 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="782955" cy="320040"/>
                         </a:xfrm>
@@ -4274,288 +4057,299 @@
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00521813" w:rsidRPr="00521813" w:rsidRDefault="00015948">
+                          <w:p w14:paraId="355B1FCD" w14:textId="740A0FB9" w:rsidR="00521813" w:rsidRPr="00521813" w:rsidRDefault="00015948">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:eastAsia="標楷體"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:eastAsia="標楷體"/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:t>11</w:t>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidR="00ED09C9">
                               <w:rPr>
-                                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                                <w:rFonts w:eastAsia="標楷體"/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
-                              <w:t>4</w:t>
+                              <w:t>5</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:eastAsia="標楷體"/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:t>.</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
-                              <w:t>09</w:t>
+                              <w:t>0</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00ED09C9">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="標楷體"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t>6</w:t>
                             </w:r>
                             <w:r w:rsidR="00521813" w:rsidRPr="00521813">
                               <w:rPr>
                                 <w:rFonts w:eastAsia="標楷體"/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:t>版</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:spAutoFit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>20000</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="3F8A54BD" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="文字方塊 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:470.35pt;margin-top:7.05pt;width:61.65pt;height:25.2pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCvmkRRygIAALwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtu2zAQ3RfoHQjuFX0i25IQOUgsqyiQ&#10;foC0B6AlyiIqkSpJW06Lrgv0AOm6B+gBeqDkHB1S/iXZFG21EEjO8M3nPc7Z+aZt0JpKxQRPsX/i&#10;YUR5IUrGlyl+/y53IoyUJrwkjeA0xTdU4fPp82dnfZfQQNSiKalEAMJV0ncprrXuEtdVRU1bok5E&#10;RzkYKyFbomErl24pSQ/obeMGnjd2eyHLToqCKgWn2WDEU4tfVbTQb6pKUY2aFENu2v6l/S/M352e&#10;kWQpSVezYpsG+YssWsI4BN1DZUQTtJLsCVTLCimUqPRJIVpXVBUrqK0BqvG9R9Vc16SjthZojur2&#10;bVL/D7Z4vX4rESuBO4w4aYGi+9uvdz+/39/+uvvxDQWmQ32nEnC87sBVby7FxnibalV3JYoPCnEx&#10;qwlf0gspRV9TUkKGvrnpHl0dcJQBWfSvRAmhyEoLC7SpZGsAoSEI0IGpmz07dKNRAYeTKIhHI4wK&#10;MJ0C96FlzyXJ7nInlX5BRYvMIsUSyLfgZH2ltEmGJDsXE4uLnDWNFUDDHxyA43ACoeGqsZkkLJ+f&#10;Yy+eR/ModMJgPHdCL8uci3wWOuPcn4yy02w2y/wvJq4fJjUrS8pNmJ22/PDPuNuqfFDFXl1KNKw0&#10;cCYlJZeLWSPRmoC2c/vZloPl4OY+TMM2AWp5VJIfhN5lEDv5OJo4YR6OnHjiRY7nx5fx2AvjMMsf&#10;lnTFOP33klCf4ngUjAYtHZJ+VJtnv6e1kaRlGqZHw9oUR3snkhgFznlpqdWENcP6qBUm/UMrgO4d&#10;0VavRqKDWPVmsQEUI+KFKG9AuVKAskCeMPJgUQv5CaMexkeK1ccVkRSj5iUH9cd+CPpE2m7C0SSA&#10;jTy2LI4thBcAlWKN0bCc6WFGrTrJljVE2r23C3gxObNqPmS1fWcwImxR23FmZtDx3nodhu70NwAA&#10;AP//AwBQSwMEFAAGAAgAAAAhAJhfgabeAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQ&#10;RfdI/IM1SOyo3SqkNMSpKtSWJVCirt14SCLih2w3DX/PdAXL0T26c265nszARgyxd1bCfCaAoW2c&#10;7m0rof7cPTwBi0lZrQZnUcIPRlhXtzelKrS72A8cD6llVGJjoSR0KfmC89h0aFScOY+Wsi8XjEp0&#10;hpbroC5Ubga+ECLnRvWWPnTK40uHzffhbCT45PfL1/D2vtnuRlEf9/Wib7dS3t9Nm2dgCaf0B8NV&#10;n9ShIqeTO1sd2SBhlYkloRRkc2BXQOQZrTtJyLNH4FXJ/0+ofgEAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQCvmkRRygIAALwFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQCYX4Gm3gAAAAoBAAAPAAAAAAAAAAAAAAAAACQFAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAALwYAAAAA&#10;" filled="f" stroked="f">
+              <v:shape id="文字方塊 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:470.35pt;margin-top:7.05pt;width:61.65pt;height:25.2pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB9LF+aBgIAAMkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU11uEzEQfkfiDpbfySYhoe0qm6q0CkIq&#10;UKlwAK/Xu2ux6zFjJ7vhAkgcoDxzAA7QA7XnYOxNQoA3xIvl+fE333wzXpz3bcM2Cp0Gk/HJaMyZ&#10;MhIKbaqMf3i/enbKmfPCFKIBozK+VY6fL58+WXQ2VVOooSkUMgIxLu1sxmvvbZokTtaqFW4EVhkK&#10;loCt8GRilRQoOkJvm2Q6Hr9IOsDCIkjlHHmvhiBfRvyyVNK/K0unPGsyTtx8PDGeeTiT5UKkFQpb&#10;a7mjIf6BRSu0oaIHqCvhBVuj/guq1RLBQelHEtoEylJLFXugbibjP7q5rYVVsRcSx9mDTO7/wcq3&#10;mxtkuqDZcWZESyN6vPvy8OPb4939w/evbBoU6qxLKfHWUqrvX0IfskO3zl6D/OiYgctamEpdIEJX&#10;K1EQw0l4mRw9HXBcAMm7N1BQKbH2EIH6EtsASIIwQqdJbQ/TUb1nkpwnp9Oz+ZwzSaHnNPtZnF4i&#10;0v1ji86/UtCycMk40vAjuNhcOx/IiHSfEmoZWOmmiQvQmN8clBg8kXzgOzD3fd7vxMih2FIbCMM+&#10;0f7TpQb8zFlHu5Rx92ktUHHWvDYkxdlkRmSZj8ZsfjIlA48j+XFEGElQGfecDddLPyzs2qKuaqq0&#10;F/+C5Fvp2FrQeWC14037Ejve7XZYyGM7Zv36gcufAAAA//8DAFBLAwQUAAYACAAAACEAmF+Bpt4A&#10;AAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBBF90j8gzVI7KjdKqQ0xKkq1JYlUKKu3XhI&#10;IuKHbDcNf890BcvRPbpzbrmezMBGDLF3VsJ8JoChbZzubSuh/tw9PAGLSVmtBmdRwg9GWFe3N6Uq&#10;tLvYDxwPqWVUYmOhJHQp+YLz2HRoVJw5j5ayLxeMSnSGluugLlRuBr4QIudG9ZY+dMrjS4fN9+Fs&#10;JPjk98vX8Pa+2e5GUR/39aJvt1Le302bZ2AJp/QHw1Wf1KEip5M7Wx3ZIGGViSWhFGRzYFdA5Bmt&#10;O0nIs0fgVcn/T6h+AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAH0sX5oGAgAAyQMAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJhfgabeAAAACgEA&#10;AA8AAAAAAAAAAAAAAAAAYAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABrBQAAAAA=&#10;" filled="f" stroked="f">
                 <v:textbox style="mso-fit-shape-to-text:t">
                   <w:txbxContent>
-                    <w:p w:rsidR="00521813" w:rsidRPr="00521813" w:rsidRDefault="00015948">
+                    <w:p w14:paraId="355B1FCD" w14:textId="740A0FB9" w:rsidR="00521813" w:rsidRPr="00521813" w:rsidRDefault="00015948">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:eastAsia="標楷體"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:eastAsia="標楷體"/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>11</w:t>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidR="00ED09C9">
                         <w:rPr>
-                          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                          <w:rFonts w:eastAsia="標楷體"/>
                           <w:sz w:val="20"/>
                         </w:rPr>
-                        <w:t>4</w:t>
+                        <w:t>5</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:eastAsia="標楷體"/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>.</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                           <w:sz w:val="20"/>
                         </w:rPr>
-                        <w:t>09</w:t>
+                        <w:t>0</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00ED09C9">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="標楷體"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>6</w:t>
                       </w:r>
                       <w:r w:rsidR="00521813" w:rsidRPr="00521813">
                         <w:rPr>
                           <w:rFonts w:eastAsia="標楷體"/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>版</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00195162" w:rsidRPr="003E6E2E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00195162" w:rsidRPr="003E6E2E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>、消防設備圖說審查依雲林縣政府行政程序辦理，本會不予審查。</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:sectPr w:rsidR="00195162" w:rsidSect="002D7CF1">
-      <w:footerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="1134" w:header="284" w:footer="284" w:gutter="0"/>
       <w:pgNumType w:start="0"/>
       <w:cols w:space="425"/>
       <w:titlePg/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00B96638" w:rsidRDefault="00B96638" w:rsidP="00CB2366">
+    <w:p w14:paraId="7D5282E4" w14:textId="77777777" w:rsidR="004D3E9B" w:rsidRDefault="004D3E9B" w:rsidP="00CB2366">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00B96638" w:rsidRDefault="00B96638" w:rsidP="00CB2366">
+    <w:p w14:paraId="482F82D8" w14:textId="77777777" w:rsidR="004D3E9B" w:rsidRDefault="004D3E9B" w:rsidP="00CB2366">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="MS Gothic"/>
+    <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
-    <w:family w:val="roman"/>
-    <w:notTrueType/>
+    <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="00000000" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="微軟正黑體">
     <w:altName w:val="Arial Unicode MS"/>
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="88"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="000002A7" w:usb1="28CF4400" w:usb2="00000016" w:usb3="00000000" w:csb0="00100009" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="00195162" w:rsidRPr="002D7CF1" w:rsidRDefault="00195162" w:rsidP="002D7CF1">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="3E1796CC" w14:textId="77777777" w:rsidR="00195162" w:rsidRPr="002D7CF1" w:rsidRDefault="00195162" w:rsidP="002D7CF1">
     <w:pPr>
       <w:pStyle w:val="a5"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="002D7CF1">
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>第</w:t>
     </w:r>
     <w:r w:rsidRPr="002D7CF1">
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
@@ -4648,99 +4442,89 @@
         <w:bCs/>
         <w:noProof/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="002D7CF1">
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="002D7CF1">
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>頁</w:t>
     </w:r>
-    <w:proofErr w:type="gramStart"/>
     <w:r w:rsidRPr="00D82BED">
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
-      <w:t>各頁請加</w:t>
-[...8 lines deleted...]
-      <w:t>蓋騎縫章</w:t>
+      <w:t>各頁請加蓋騎縫章</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00195162" w:rsidRDefault="00195162">
+  <w:p w14:paraId="2A00E1EF" w14:textId="77777777" w:rsidR="00195162" w:rsidRDefault="00195162">
     <w:pPr>
       <w:pStyle w:val="a5"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00B96638" w:rsidRDefault="00B96638" w:rsidP="00CB2366">
+    <w:p w14:paraId="06A4BE50" w14:textId="77777777" w:rsidR="004D3E9B" w:rsidRDefault="004D3E9B" w:rsidP="00CB2366">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00B96638" w:rsidRDefault="00B96638" w:rsidP="00CB2366">
+    <w:p w14:paraId="35742DD8" w14:textId="77777777" w:rsidR="004D3E9B" w:rsidRDefault="004D3E9B" w:rsidP="00CB2366">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="014F5143"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="48F2EB1C"/>
     <w:lvl w:ilvl="0" w:tplc="F02670B4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1209" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1809" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B">
@@ -4785,51 +4569,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4209" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4689" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5169" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="15E10572"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FBF47D14"/>
     <w:lvl w:ilvl="0" w:tplc="EDA0CF9A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="408" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1008" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B">
@@ -4874,51 +4658,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3408" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3888" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4368" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="37BF680B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C010AB16"/>
     <w:lvl w:ilvl="0" w:tplc="6A140778">
       <w:start w:val="3"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="□"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1072" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -4987,51 +4771,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3952" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4432" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4F3F6D6B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="63A89036"/>
     <w:lvl w:ilvl="0" w:tplc="281AD5C4">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="□"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="960"/>
@@ -5126,51 +4910,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="3840"/>
         </w:tabs>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="60847054"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="02642510"/>
     <w:lvl w:ilvl="0" w:tplc="F78C7E98">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="643" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1243" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B">
@@ -5215,51 +4999,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3643" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4123" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4603" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="619A21F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B130FE08"/>
     <w:lvl w:ilvl="0" w:tplc="973A01CE">
       <w:start w:val="4"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="□"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1072" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -5328,51 +5112,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3952" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4432" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="68AF4697"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8450894A"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -5414,51 +5198,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6BBA024D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EEB68070"/>
     <w:lvl w:ilvl="0" w:tplc="6D7809A8">
       <w:start w:val="2"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1004" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1244" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B">
@@ -5503,51 +5287,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3644" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4124" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4604" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77EB3A00"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7CF0831A"/>
     <w:lvl w:ilvl="0" w:tplc="54B04884">
       <w:start w:val="3"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="□"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1072" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -5647,121 +5431,126 @@
   <w:num w:numId="3">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="480"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:noLineBreaksAfter w:lang="zh-TW" w:val="([{£¥‘“‵〈《「『【〔〝︵︷︹︻︽︿﹁﹃﹙﹛﹝（｛"/>
   <w:noLineBreaksBefore w:lang="zh-TW" w:val="!),.:;?]}¢·–—’”•‥…‧′╴、。〉》」』】〕〞︰︱︳︴︶︸︺︼︾﹀﹂﹄﹏﹐﹑﹒﹔﹕﹖﹗﹚﹜﹞！），．：；？］｜｝､"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0046261A"/>
     <w:rsid w:val="00015948"/>
     <w:rsid w:val="00017919"/>
     <w:rsid w:val="00023494"/>
     <w:rsid w:val="000235AE"/>
+    <w:rsid w:val="000308E2"/>
     <w:rsid w:val="00034F19"/>
+    <w:rsid w:val="0005376B"/>
     <w:rsid w:val="00062328"/>
     <w:rsid w:val="00087D83"/>
     <w:rsid w:val="00091C21"/>
     <w:rsid w:val="000A4CC9"/>
     <w:rsid w:val="000A7CAB"/>
+    <w:rsid w:val="000B2CB3"/>
     <w:rsid w:val="000D3B55"/>
     <w:rsid w:val="000D548D"/>
     <w:rsid w:val="000D646B"/>
     <w:rsid w:val="000E5475"/>
     <w:rsid w:val="00101B2C"/>
     <w:rsid w:val="00104FA6"/>
     <w:rsid w:val="001436E0"/>
     <w:rsid w:val="00146024"/>
     <w:rsid w:val="00150CF5"/>
     <w:rsid w:val="00150ED8"/>
     <w:rsid w:val="00152BB0"/>
     <w:rsid w:val="001635FD"/>
     <w:rsid w:val="0016420C"/>
     <w:rsid w:val="00177E3E"/>
     <w:rsid w:val="00185D98"/>
     <w:rsid w:val="001917AA"/>
     <w:rsid w:val="00195162"/>
     <w:rsid w:val="00195269"/>
     <w:rsid w:val="00195334"/>
+    <w:rsid w:val="001A5A97"/>
     <w:rsid w:val="001A5B89"/>
     <w:rsid w:val="001A5BA5"/>
     <w:rsid w:val="001A763B"/>
     <w:rsid w:val="001B2574"/>
     <w:rsid w:val="001B45CA"/>
     <w:rsid w:val="001C5670"/>
     <w:rsid w:val="001D5631"/>
     <w:rsid w:val="001E2164"/>
     <w:rsid w:val="001E2CF2"/>
     <w:rsid w:val="001E5FAD"/>
     <w:rsid w:val="00237825"/>
     <w:rsid w:val="002415A7"/>
     <w:rsid w:val="00242FDF"/>
     <w:rsid w:val="002537A5"/>
     <w:rsid w:val="0025679D"/>
     <w:rsid w:val="00261DD6"/>
     <w:rsid w:val="00270970"/>
     <w:rsid w:val="0027245E"/>
     <w:rsid w:val="002764A6"/>
     <w:rsid w:val="002841E2"/>
     <w:rsid w:val="002956B8"/>
     <w:rsid w:val="00295DAF"/>
     <w:rsid w:val="002A65F2"/>
     <w:rsid w:val="002C58EE"/>
     <w:rsid w:val="002D246D"/>
@@ -5773,223 +5562,233 @@
     <w:rsid w:val="002F2F52"/>
     <w:rsid w:val="002F312C"/>
     <w:rsid w:val="00314D7C"/>
     <w:rsid w:val="00314F2C"/>
     <w:rsid w:val="00315BF5"/>
     <w:rsid w:val="003304E9"/>
     <w:rsid w:val="00332A39"/>
     <w:rsid w:val="00334D61"/>
     <w:rsid w:val="00342A4C"/>
     <w:rsid w:val="003472E8"/>
     <w:rsid w:val="0035330F"/>
     <w:rsid w:val="003536F9"/>
     <w:rsid w:val="00360D18"/>
     <w:rsid w:val="00365272"/>
     <w:rsid w:val="00371D19"/>
     <w:rsid w:val="003726F4"/>
     <w:rsid w:val="0037680B"/>
     <w:rsid w:val="00383D60"/>
     <w:rsid w:val="0038414A"/>
     <w:rsid w:val="00385558"/>
     <w:rsid w:val="00385AC1"/>
     <w:rsid w:val="00387F7C"/>
     <w:rsid w:val="003A18B6"/>
     <w:rsid w:val="003A6D30"/>
     <w:rsid w:val="003A7D7E"/>
+    <w:rsid w:val="003B03CC"/>
     <w:rsid w:val="003B7F2A"/>
     <w:rsid w:val="003C0821"/>
+    <w:rsid w:val="003D0C2A"/>
     <w:rsid w:val="003D1F11"/>
     <w:rsid w:val="003D217D"/>
     <w:rsid w:val="003E3002"/>
     <w:rsid w:val="003E6E2E"/>
     <w:rsid w:val="003E708F"/>
     <w:rsid w:val="003F55D3"/>
     <w:rsid w:val="00403661"/>
     <w:rsid w:val="0041454A"/>
     <w:rsid w:val="004233AE"/>
     <w:rsid w:val="00423C22"/>
     <w:rsid w:val="00426778"/>
     <w:rsid w:val="0043386B"/>
     <w:rsid w:val="00436098"/>
     <w:rsid w:val="00437A6B"/>
     <w:rsid w:val="00441BE2"/>
     <w:rsid w:val="0044421E"/>
     <w:rsid w:val="0045512B"/>
     <w:rsid w:val="0046261A"/>
     <w:rsid w:val="00464FC0"/>
     <w:rsid w:val="00465040"/>
     <w:rsid w:val="0046561A"/>
     <w:rsid w:val="004854D2"/>
     <w:rsid w:val="004A6105"/>
     <w:rsid w:val="004A7C19"/>
+    <w:rsid w:val="004D3E9B"/>
     <w:rsid w:val="004E115D"/>
     <w:rsid w:val="004E5BDA"/>
     <w:rsid w:val="004F2282"/>
     <w:rsid w:val="00504D7A"/>
     <w:rsid w:val="00520E2F"/>
     <w:rsid w:val="005215BF"/>
     <w:rsid w:val="00521813"/>
     <w:rsid w:val="00531801"/>
     <w:rsid w:val="005341CE"/>
     <w:rsid w:val="00535716"/>
     <w:rsid w:val="0054416C"/>
     <w:rsid w:val="00547406"/>
     <w:rsid w:val="00555E91"/>
     <w:rsid w:val="00574389"/>
     <w:rsid w:val="00574986"/>
     <w:rsid w:val="005803B8"/>
     <w:rsid w:val="00590D32"/>
     <w:rsid w:val="005948A1"/>
     <w:rsid w:val="0059610F"/>
+    <w:rsid w:val="005969D5"/>
     <w:rsid w:val="00596FA6"/>
     <w:rsid w:val="005B1D7B"/>
     <w:rsid w:val="005B2D3B"/>
     <w:rsid w:val="005B4729"/>
     <w:rsid w:val="005B57F3"/>
     <w:rsid w:val="005C045A"/>
     <w:rsid w:val="005E244F"/>
     <w:rsid w:val="005F6A2E"/>
     <w:rsid w:val="00601F6A"/>
     <w:rsid w:val="00605B19"/>
     <w:rsid w:val="0062057B"/>
     <w:rsid w:val="00624BBE"/>
     <w:rsid w:val="006363D0"/>
     <w:rsid w:val="006415B0"/>
     <w:rsid w:val="00643753"/>
     <w:rsid w:val="0065066C"/>
     <w:rsid w:val="006528F1"/>
     <w:rsid w:val="00660AF3"/>
     <w:rsid w:val="0067033A"/>
+    <w:rsid w:val="00671197"/>
     <w:rsid w:val="006860C0"/>
     <w:rsid w:val="00695C1D"/>
     <w:rsid w:val="0069673E"/>
     <w:rsid w:val="006A109F"/>
     <w:rsid w:val="006A1ED1"/>
     <w:rsid w:val="006A6F3C"/>
     <w:rsid w:val="006F24A0"/>
     <w:rsid w:val="006F732A"/>
     <w:rsid w:val="0070020E"/>
     <w:rsid w:val="00700EE0"/>
     <w:rsid w:val="007010D5"/>
     <w:rsid w:val="00714832"/>
     <w:rsid w:val="00714966"/>
     <w:rsid w:val="00715B37"/>
     <w:rsid w:val="00720235"/>
     <w:rsid w:val="00733156"/>
     <w:rsid w:val="00734B4B"/>
     <w:rsid w:val="00735307"/>
     <w:rsid w:val="00761FCB"/>
     <w:rsid w:val="00770840"/>
     <w:rsid w:val="0077447C"/>
     <w:rsid w:val="00791D26"/>
     <w:rsid w:val="007D177B"/>
     <w:rsid w:val="007D51F2"/>
     <w:rsid w:val="007D6463"/>
     <w:rsid w:val="007D6925"/>
     <w:rsid w:val="007E6ACE"/>
     <w:rsid w:val="007E7BA7"/>
     <w:rsid w:val="007F20D4"/>
     <w:rsid w:val="008027B3"/>
     <w:rsid w:val="00802C97"/>
     <w:rsid w:val="008052CE"/>
     <w:rsid w:val="00806645"/>
     <w:rsid w:val="00810E44"/>
     <w:rsid w:val="0081593B"/>
     <w:rsid w:val="00817C4D"/>
     <w:rsid w:val="00834C65"/>
     <w:rsid w:val="00842212"/>
     <w:rsid w:val="008544FD"/>
     <w:rsid w:val="00855B2F"/>
     <w:rsid w:val="00855C0B"/>
     <w:rsid w:val="008676AC"/>
+    <w:rsid w:val="008814EC"/>
     <w:rsid w:val="00884BDA"/>
     <w:rsid w:val="00887761"/>
     <w:rsid w:val="00893398"/>
     <w:rsid w:val="008978A6"/>
     <w:rsid w:val="008B4C4C"/>
     <w:rsid w:val="008C026E"/>
     <w:rsid w:val="008D524B"/>
+    <w:rsid w:val="008D5313"/>
     <w:rsid w:val="008E64D9"/>
     <w:rsid w:val="008F0033"/>
     <w:rsid w:val="008F3C5B"/>
     <w:rsid w:val="008F4E18"/>
     <w:rsid w:val="008F7FCF"/>
     <w:rsid w:val="009002DC"/>
     <w:rsid w:val="00901A37"/>
     <w:rsid w:val="00916B4F"/>
     <w:rsid w:val="00921D65"/>
     <w:rsid w:val="00931713"/>
     <w:rsid w:val="00931A11"/>
     <w:rsid w:val="0095030B"/>
     <w:rsid w:val="009515A7"/>
     <w:rsid w:val="009561FB"/>
     <w:rsid w:val="009565AA"/>
+    <w:rsid w:val="009576B4"/>
     <w:rsid w:val="00966B69"/>
     <w:rsid w:val="00970778"/>
     <w:rsid w:val="00976CBA"/>
     <w:rsid w:val="009864F7"/>
     <w:rsid w:val="00990B2C"/>
     <w:rsid w:val="009A08DE"/>
     <w:rsid w:val="009B0B58"/>
     <w:rsid w:val="009B499F"/>
     <w:rsid w:val="009C369F"/>
     <w:rsid w:val="009C4BD2"/>
     <w:rsid w:val="009E1452"/>
     <w:rsid w:val="009F46EC"/>
     <w:rsid w:val="009F565D"/>
     <w:rsid w:val="00A007E8"/>
     <w:rsid w:val="00A044C6"/>
     <w:rsid w:val="00A054C7"/>
     <w:rsid w:val="00A1157A"/>
     <w:rsid w:val="00A23260"/>
     <w:rsid w:val="00A35089"/>
     <w:rsid w:val="00A36D80"/>
     <w:rsid w:val="00A43BED"/>
     <w:rsid w:val="00A45955"/>
     <w:rsid w:val="00A46FF6"/>
     <w:rsid w:val="00A47418"/>
     <w:rsid w:val="00A673D6"/>
     <w:rsid w:val="00A75E7E"/>
     <w:rsid w:val="00A834A9"/>
     <w:rsid w:val="00A92092"/>
     <w:rsid w:val="00AA3BD8"/>
     <w:rsid w:val="00AB5B54"/>
     <w:rsid w:val="00AC483A"/>
     <w:rsid w:val="00AC49C8"/>
     <w:rsid w:val="00AC5A62"/>
     <w:rsid w:val="00AC733D"/>
     <w:rsid w:val="00AD2BF9"/>
     <w:rsid w:val="00AD4E13"/>
     <w:rsid w:val="00AD7B06"/>
     <w:rsid w:val="00AE3B77"/>
+    <w:rsid w:val="00B03603"/>
     <w:rsid w:val="00B05399"/>
     <w:rsid w:val="00B1303F"/>
     <w:rsid w:val="00B21868"/>
     <w:rsid w:val="00B21FA9"/>
     <w:rsid w:val="00B23DB7"/>
     <w:rsid w:val="00B302E1"/>
     <w:rsid w:val="00B34B22"/>
+    <w:rsid w:val="00B4637D"/>
     <w:rsid w:val="00B47098"/>
     <w:rsid w:val="00B5641F"/>
     <w:rsid w:val="00B57AF5"/>
     <w:rsid w:val="00B60693"/>
     <w:rsid w:val="00B672A8"/>
     <w:rsid w:val="00B677E6"/>
     <w:rsid w:val="00B70C47"/>
     <w:rsid w:val="00B7651E"/>
     <w:rsid w:val="00B77BB2"/>
     <w:rsid w:val="00B86D3D"/>
     <w:rsid w:val="00B96638"/>
     <w:rsid w:val="00BB056A"/>
     <w:rsid w:val="00BB35A2"/>
     <w:rsid w:val="00BB7DDF"/>
     <w:rsid w:val="00BC3B0B"/>
     <w:rsid w:val="00BD3392"/>
     <w:rsid w:val="00BD5DDE"/>
     <w:rsid w:val="00BE0022"/>
     <w:rsid w:val="00C00F90"/>
     <w:rsid w:val="00C0391B"/>
     <w:rsid w:val="00C059E0"/>
     <w:rsid w:val="00C2187C"/>
     <w:rsid w:val="00C349F7"/>
     <w:rsid w:val="00C34D98"/>
     <w:rsid w:val="00C34E00"/>
@@ -6015,578 +5814,521 @@
     <w:rsid w:val="00CE51AD"/>
     <w:rsid w:val="00CE6727"/>
     <w:rsid w:val="00CE6AEC"/>
     <w:rsid w:val="00CF685A"/>
     <w:rsid w:val="00D20F39"/>
     <w:rsid w:val="00D22DC5"/>
     <w:rsid w:val="00D33A00"/>
     <w:rsid w:val="00D33A4E"/>
     <w:rsid w:val="00D37973"/>
     <w:rsid w:val="00D416EA"/>
     <w:rsid w:val="00D42FE7"/>
     <w:rsid w:val="00D43EAA"/>
     <w:rsid w:val="00D51E97"/>
     <w:rsid w:val="00D53149"/>
     <w:rsid w:val="00D72403"/>
     <w:rsid w:val="00D82BED"/>
     <w:rsid w:val="00D86C8A"/>
     <w:rsid w:val="00D90013"/>
     <w:rsid w:val="00DA6AD2"/>
     <w:rsid w:val="00DB6414"/>
     <w:rsid w:val="00DC1210"/>
     <w:rsid w:val="00DC527F"/>
     <w:rsid w:val="00DC65CC"/>
     <w:rsid w:val="00DD0535"/>
     <w:rsid w:val="00DE6FF6"/>
+    <w:rsid w:val="00E005AD"/>
     <w:rsid w:val="00E01C7C"/>
     <w:rsid w:val="00E109C8"/>
     <w:rsid w:val="00E12D53"/>
     <w:rsid w:val="00E1643C"/>
     <w:rsid w:val="00E25F55"/>
     <w:rsid w:val="00E34471"/>
     <w:rsid w:val="00E63940"/>
     <w:rsid w:val="00E64E75"/>
     <w:rsid w:val="00E65C75"/>
     <w:rsid w:val="00E72698"/>
     <w:rsid w:val="00E72A3E"/>
+    <w:rsid w:val="00E74131"/>
     <w:rsid w:val="00E7688F"/>
     <w:rsid w:val="00E8039C"/>
     <w:rsid w:val="00E8379C"/>
     <w:rsid w:val="00E852E2"/>
     <w:rsid w:val="00E86B4A"/>
     <w:rsid w:val="00E906C6"/>
     <w:rsid w:val="00E91E42"/>
     <w:rsid w:val="00E92C5D"/>
     <w:rsid w:val="00EA073C"/>
     <w:rsid w:val="00EA3094"/>
     <w:rsid w:val="00EB0ECE"/>
     <w:rsid w:val="00EB1689"/>
     <w:rsid w:val="00EC0BEE"/>
     <w:rsid w:val="00EC69B7"/>
+    <w:rsid w:val="00ED09C9"/>
     <w:rsid w:val="00ED1C9A"/>
     <w:rsid w:val="00EE137D"/>
     <w:rsid w:val="00EF35BB"/>
     <w:rsid w:val="00F009F0"/>
     <w:rsid w:val="00F03811"/>
     <w:rsid w:val="00F03EF2"/>
     <w:rsid w:val="00F22CB0"/>
     <w:rsid w:val="00F37728"/>
     <w:rsid w:val="00F37CB7"/>
     <w:rsid w:val="00F40138"/>
     <w:rsid w:val="00F52DAA"/>
     <w:rsid w:val="00F62A6B"/>
     <w:rsid w:val="00F62CCA"/>
     <w:rsid w:val="00F658C2"/>
     <w:rsid w:val="00F678F4"/>
     <w:rsid w:val="00F701FB"/>
     <w:rsid w:val="00F71712"/>
     <w:rsid w:val="00F736F1"/>
     <w:rsid w:val="00F83D6A"/>
     <w:rsid w:val="00FC69B2"/>
     <w:rsid w:val="00FC6E44"/>
     <w:rsid w:val="00FD5FA9"/>
     <w:rsid w:val="00FF10F6"/>
     <w:rsid w:val="00FF3A7B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="2669C34F"/>
+  <w15:docId w15:val="{CD39B8A0-B91F-4862-9068-AA81A9E01545}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...437 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:locked="1" w:uiPriority="0"/>
+    <w:lsdException w:name="toc 2" w:locked="1" w:uiPriority="0"/>
+    <w:lsdException w:name="toc 3" w:locked="1" w:uiPriority="0"/>
+    <w:lsdException w:name="toc 4" w:locked="1" w:uiPriority="0"/>
+    <w:lsdException w:name="toc 5" w:locked="1" w:uiPriority="0"/>
+    <w:lsdException w:name="toc 6" w:locked="1" w:uiPriority="0"/>
+    <w:lsdException w:name="toc 7" w:locked="1" w:uiPriority="0"/>
+    <w:lsdException w:name="toc 8" w:locked="1" w:uiPriority="0"/>
+    <w:lsdException w:name="toc 9" w:locked="1" w:uiPriority="0"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:locked="1" w:uiPriority="0"/>
+    <w:lsdException w:name="footer" w:locked="1" w:uiPriority="0"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:locked="1" w:uiPriority="0"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:locked="1" w:uiPriority="0"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="000A7CAB"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
@@ -6692,59 +6434,59 @@
     <w:link w:val="a8"/>
     <w:uiPriority w:val="99"/>
     <w:locked/>
     <w:rsid w:val="009A08DE"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="新細明體" w:hAnsi="Cambria" w:cs="Cambria"/>
       <w:kern w:val="2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="aa">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="00CE372C"/>
     <w:pPr>
       <w:ind w:leftChars="200" w:left="480"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -6991,52 +6733,52 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>171</Words>
-  <Characters>977</Characters>
+  <Words>172</Words>
+  <Characters>983</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>8</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>CMT</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1146</CharactersWithSpaces>
+  <CharactersWithSpaces>1153</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>臺灣省建築師公會雲林縣辦事處建築物室內裝修審查--圖說審核表</dc:title>
   <dc:creator>TIGER-XP</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>